--- v0 (2026-07-10)
+++ v1 (2026-09-07)
@@ -52,51 +52,51 @@
         <w:spacing w:after="60" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0f2044"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp; Data Residency Statement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748b"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Version 1.0  ·  10 July 2026  ·  PUBLIC</w:t>
+        <w:t xml:space="preserve">Version 1.0  ·  07 September 2026  ·  PUBLIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:fill="0f2044" w:color="0f2044" w:val="solid"/>
         <w:spacing w:after="120" w:before="320"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.  Data Residency &amp; Sovereignty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -834,51 +834,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Regulatory basis: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Satisfies AUSTRAC 7-year record-keeping obligations (AML/CTF Act 2006 s.106) and Corporations Act s.286 retention requirements.</w:t>
+        <w:t xml:space="preserve">Satisfies AUSTRAC 7-year record-keeping obligations under the AML/CTF Act 2006 and Corporations Act retention requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Export logging: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
@@ -1582,51 +1582,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.  Regulatory Alignment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">AML/CTF Act 2006 s.106 — 7-year retention: </w:t>
+        <w:t xml:space="preserve">AML/CTF Act 2006 — 7-year retention: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Immutable audit log + 7-year retention policy. No records are deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
@@ -1669,51 +1669,51 @@
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">AES-256 at rest, TLS in transit, RBAC, multi-tenant isolation, audit logging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Corporations Act 2001 s.286 — financial record retention: </w:t>
+        <w:t xml:space="preserve">Corporations Act 2001 — financial record retention: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">AFSL compliance records retained indefinitely; immutable audit trail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:before="60"/>
         <w:ind w:left="431"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1e293b"/>
@@ -1724,51 +1724,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">KYC and CDD records stored in isolated tenant partition, audit-logged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748b"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Issued by Veriqua Pty Ltd  ·  paul@veriqua.com.au  ·  app.veriqua.com.au  ·  10 July 2026  ·  Version 1.0 — PUBLIC</w:t>
+        <w:t xml:space="preserve">Issued by Veriqua Pty Ltd  ·  paul@veriqua.com.au  ·  app.veriqua.com.au  ·  07 September 2026  ·  Version 1.0 — PUBLIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="94a3b8"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">The most current version is always available at app.veriqua.com.au/api/report/security-statement/docx</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>